--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -54,253 +54,253 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Geraldo Emídio de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_geraldo_01.2025.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_geraldo_01.2025.pdf</t>
   </si>
   <si>
     <t>Indica, ao chefe do Poder Executivo Municipal, o cumprimento do pagamento de insalubridade sobre o salário-base dos Motoristas contratados e os motoristas de ônibus efetivos da Prefeitura Municipal de Várzea.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Allyson da Silva Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_001.2025_allyson_.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_001.2025_allyson_.pdf</t>
   </si>
   <si>
     <t>Indica, ao chefe do Poder Executivo Municipal, a necessidade de manutença o das vias do conjunto ARNOR COELHO bem como a troca das placas de sinalizaça o e indicaça o de ruas.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/</t>
+    <t>http://sapl.varzea.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Termo de Indicação de Homenageados da Câmara Municipal de Várzea/RN Sessão Solene de Encerramento da Sessão Legislativa – Entrega de Títulos e Medalhas</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Josémilton Gomes do Rego</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento_area_de_lazer_001.2025.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento_area_de_lazer_001.2025.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal de Várzea/RN, com cópia à Secretaria Municipal de Obras e à Secretaria de Juventude, Esporte e Lazer, solicitando a criação de uma área de lazer e recreação infantil no largo situado ao lado da Quadra de esportes Manoel Davi e Praça Valmir Avelino, localizada neste município.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Aerton Sérgio Belo de Alexandria</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/31/req_008_solicitando_informacoes_formais_quanto_a_efetiva_implementacao_da_lei_no_014.2025_sancionada_.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/31/req_008_solicitando_informacoes_formais_quanto_a_efetiva_implementacao_da_lei_no_014.2025_sancionada_.pdf</t>
   </si>
   <si>
     <t>requerer, após ouvida esta Casa Legislativa, que seja encaminhado OFÍCIO à Secretaria Municipal de Saúde e ao Chefe do_x000D_
 Poder Executivo Municipal, solicitando informações formais quanto à efetiva implementação da Lei nº 014/2025, sancionada em 13 de maio de 2025, que dispõe sobre o Programa de Desempenho da Atenção Primária à Saúde no município de Várzea/RN.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Humberto de Souza</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_005_jose_humberto.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_005_jose_humberto.pdf</t>
   </si>
   <si>
     <t>Requer a diminuição e fiscalização de excesso de som e ruídos na cidade.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_003_feira_livre_milton_gomes.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_003_feira_livre_milton_gomes.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal de Várzea/RN, com cópia para a Secretaria Municipal de Obras e Infraestrutura, solicitando a adoção de providências para a padronização da feira livre do município de Várzea/RN, com a instalação de tendas de proteção contra sol e chuva, bem como a disponibilização de bancas novas, padronizadas e de fácil montagem e desmontagem.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Ana Paula Rodrigues Emerenciano de Souza</t>
   </si>
   <si>
     <t>Solicita instalação de iluminação pública na Rua Monsenhor Armando de Paiva, ao lado do calçadão do município de Várzea.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Que vem a solicitar a disponibilização de uma unidade movél de castração de animal, com a finalidade de realizar esterilização em cães e gatos do município.</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>Getúlio Luciano Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização Administrativa da Prefeitura Municipal de Várzea/RN e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de__lei_013.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de__lei_013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CELEBRAR CONVÊNIO COM INSTITUIÇÃO FINANCEIRA PARA CONCEDER EMPRÉSTIMOS CONSIGNADOS COM OS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, ATIVOS E INATIVOS, MEDIANTE DESCONTO EM FOLHA DE PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_015.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>dispõe sobre o a criação do programa estágio primeira oportunidade para contratação de estudantes como estagiários para exercerem atividades perante a administração pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no18.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA VENDER/ALIENAR BENS MÓVEIS DE PROPRIEDADE DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_022_-_2025.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_022_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a qualificação de entidades como Organizações Sociais, disciplina a celebração de contratos de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_024_-_2025.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_024_-_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VÁZEA, PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_lei_026_-_2025.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_lei_026_-_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Conselho Municipal dos Direitos da Pessoa Idosa e o Fundo Municipal dos Direitos da Pessoa Idosa do Município de Várzea/RN e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_027_-_2025.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_027_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Política e do Sistema Municipal de Segurança Alimentar e Nutricional de Várzea/RN, institui a Conferência Municipal, o Conselho Municipal e a Câmara Intersetorial de Segurança Alimentar e Nutricional, e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Várzea, para modificar o horário das sessões ordinárias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -622,68 +622,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_geraldo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_001.2025_allyson_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento_area_de_lazer_001.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/31/req_008_solicitando_informacoes_formais_quanto_a_efetiva_implementacao_da_lei_no_014.2025_sancionada_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_005_jose_humberto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_003_feira_livre_milton_gomes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de__lei_013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_024_-_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_lei_026_-_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_027_-_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_geraldo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_001.2025_allyson_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento_area_de_lazer_001.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/31/req_008_solicitando_informacoes_formais_quanto_a_efetiva_implementacao_da_lei_no_014.2025_sancionada_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_005_jose_humberto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_003_feira_livre_milton_gomes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de__lei_013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_024_-_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_lei_026_-_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_027_-_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="170.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>