--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -54,216 +54,216 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Placido Tomaz de Lima Neto</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/</t>
+    <t>http://sapl.varzea.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Requer a criação de grupo de estudo para análise e verificação das diversas áreas e cargos para realização de novo concurso público no município de Várzea/RN e, posteriormente, inicio dos trâmites para realização do certame.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Aerton Sérgio Belo de Alexandria</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/40/11_req._aerton.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/40/11_req._aerton.pdf</t>
   </si>
   <si>
     <t>Requer a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Várzea/RN.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ana Paula Rodrigues Emerenciano de Souza</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_02-2025_-_vereadora_ana_paula.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_02-2025_-_vereadora_ana_paula.pdf</t>
   </si>
   <si>
     <t>Solicita reforma do calçadão do município de Várzea.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_-_situacao_predio_conselho_tutelar.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_-_situacao_predio_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Requer a intervenção urgente no prédio que sedia o conselho tutelar com reforma, manutenção e reestruturação do espaço.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ângela Mayara Ferreira do Rêgo</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_02-2025_-_vereadora_angela_mayara.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_02-2025_-_vereadora_angela_mayara.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de Sessão Solene em homenagem ao Dia dos Professores.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>Getúlio Luciano Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_003_-_contratacao_temporaria_-_geral.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_003_-_contratacao_temporaria_-_geral.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de contratos temporários, para atender necessidade temporária de excepcional interesse público, nos termos do Art. 37, inciso IX, da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar peixe às famílias carentes durante o período da Semana Santa e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>O presente projeto tem por objetivo atender a legislação pertinente, visto que o custeio de viagens para agentes políticos e servidores deve estar disciplinado em lei específica, ter motivação justificada e fiscalização do sistema de controle interno de cada órgão.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/37/3_-_projeto_de_lei_no_16_2025_-_ldo_2026.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/37/3_-_projeto_de_lei_no_16_2025_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_021_-_2025.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_021_-_2025.pdf</t>
   </si>
   <si>
     <t>SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL, PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_lei_025_-_2025.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_lei_025_-_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar permuta de bens imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_resolucao_03.2025.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_resolucao_03.2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3º ao art. 166 da Resolução nº 01/98, que dispõe sobre o Regimento Interno da Câmara Municipal de Várzea/RN.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_resolucao_no_04_2025_melha_de_de_honra_ao_merito_professora_zilda_roriz.pdf</t>
+    <t>http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_resolucao_no_04_2025_melha_de_de_honra_ao_merito_professora_zilda_roriz.pdf</t>
   </si>
   <si>
     <t>Institui a “Medalha de Honra ao Mérito Professora Zilda Roriz” no âmbito da Câmara Municipal de Várzea/RN, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,68 +570,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/40/11_req._aerton.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_02-2025_-_vereadora_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_-_situacao_predio_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_02-2025_-_vereadora_angela_mayara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_003_-_contratacao_temporaria_-_geral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/37/3_-_projeto_de_lei_no_16_2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_021_-_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_lei_025_-_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_resolucao_03.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_resolucao_no_04_2025_melha_de_de_honra_ao_merito_professora_zilda_roriz.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/40/11_req._aerton.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_02-2025_-_vereadora_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_-_situacao_predio_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_02-2025_-_vereadora_angela_mayara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_003_-_contratacao_temporaria_-_geral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/37/3_-_projeto_de_lei_no_16_2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_021_-_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_lei_025_-_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_resolucao_03.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.varzea.rn.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_resolucao_no_04_2025_melha_de_de_honra_ao_merito_professora_zilda_roriz.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="233.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>